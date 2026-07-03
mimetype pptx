--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -62,50 +62,51 @@
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -167,54 +168,54 @@
   <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId79"/>
+    <p:notesMasterId r:id="rId80"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId80"/>
+    <p:handoutMasterId r:id="rId81"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="258" r:id="rId2"/>
     <p:sldId id="274" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="318" r:id="rId5"/>
     <p:sldId id="319" r:id="rId6"/>
     <p:sldId id="320" r:id="rId7"/>
     <p:sldId id="323" r:id="rId8"/>
     <p:sldId id="322" r:id="rId9"/>
     <p:sldId id="326" r:id="rId10"/>
     <p:sldId id="321" r:id="rId11"/>
     <p:sldId id="325" r:id="rId12"/>
     <p:sldId id="324" r:id="rId13"/>
     <p:sldId id="329" r:id="rId14"/>
     <p:sldId id="327" r:id="rId15"/>
     <p:sldId id="333" r:id="rId16"/>
     <p:sldId id="332" r:id="rId17"/>
     <p:sldId id="331" r:id="rId18"/>
     <p:sldId id="330" r:id="rId19"/>
     <p:sldId id="328" r:id="rId20"/>
     <p:sldId id="334" r:id="rId21"/>
     <p:sldId id="400" r:id="rId22"/>
     <p:sldId id="336" r:id="rId23"/>
     <p:sldId id="317" r:id="rId24"/>
@@ -228,77 +229,78 @@
     <p:sldId id="289" r:id="rId32"/>
     <p:sldId id="396" r:id="rId33"/>
     <p:sldId id="397" r:id="rId34"/>
     <p:sldId id="372" r:id="rId35"/>
     <p:sldId id="348" r:id="rId36"/>
     <p:sldId id="368" r:id="rId37"/>
     <p:sldId id="347" r:id="rId38"/>
     <p:sldId id="376" r:id="rId39"/>
     <p:sldId id="345" r:id="rId40"/>
     <p:sldId id="380" r:id="rId41"/>
     <p:sldId id="379" r:id="rId42"/>
     <p:sldId id="346" r:id="rId43"/>
     <p:sldId id="392" r:id="rId44"/>
     <p:sldId id="370" r:id="rId45"/>
     <p:sldId id="344" r:id="rId46"/>
     <p:sldId id="382" r:id="rId47"/>
     <p:sldId id="351" r:id="rId48"/>
     <p:sldId id="381" r:id="rId49"/>
     <p:sldId id="353" r:id="rId50"/>
     <p:sldId id="393" r:id="rId51"/>
     <p:sldId id="390" r:id="rId52"/>
     <p:sldId id="355" r:id="rId53"/>
     <p:sldId id="391" r:id="rId54"/>
     <p:sldId id="354" r:id="rId55"/>
     <p:sldId id="357" r:id="rId56"/>
-    <p:sldId id="398" r:id="rId57"/>
-[...20 lines deleted...]
-    <p:sldId id="260" r:id="rId78"/>
+    <p:sldId id="401" r:id="rId57"/>
+    <p:sldId id="398" r:id="rId58"/>
+    <p:sldId id="383" r:id="rId59"/>
+    <p:sldId id="352" r:id="rId60"/>
+    <p:sldId id="394" r:id="rId61"/>
+    <p:sldId id="386" r:id="rId62"/>
+    <p:sldId id="395" r:id="rId63"/>
+    <p:sldId id="387" r:id="rId64"/>
+    <p:sldId id="268" r:id="rId65"/>
+    <p:sldId id="384" r:id="rId66"/>
+    <p:sldId id="377" r:id="rId67"/>
+    <p:sldId id="378" r:id="rId68"/>
+    <p:sldId id="385" r:id="rId69"/>
+    <p:sldId id="269" r:id="rId70"/>
+    <p:sldId id="362" r:id="rId71"/>
+    <p:sldId id="363" r:id="rId72"/>
+    <p:sldId id="367" r:id="rId73"/>
+    <p:sldId id="310" r:id="rId74"/>
+    <p:sldId id="366" r:id="rId75"/>
+    <p:sldId id="365" r:id="rId76"/>
+    <p:sldId id="265" r:id="rId77"/>
+    <p:sldId id="261" r:id="rId78"/>
+    <p:sldId id="260" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9217025" cy="5184775"/>
   <p:notesSz cx="9928225" cy="6797675"/>
   <p:custDataLst>
-    <p:tags r:id="rId81"/>
+    <p:tags r:id="rId82"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -459,60 +461,60 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr loop="1" showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="FF99CC"/>
+    <a:srgbClr val="87F7FD"/>
+    <a:srgbClr val="F961BB"/>
     <a:srgbClr val="8CF8F3"/>
-    <a:srgbClr val="87F7FD"/>
     <a:srgbClr val="8AE7FA"/>
     <a:srgbClr val="3696F6"/>
     <a:srgbClr val="F9B1BD"/>
     <a:srgbClr val="B381D9"/>
-    <a:srgbClr val="FF99CC"/>
     <a:srgbClr val="8FE406"/>
     <a:srgbClr val="D818A6"/>
-    <a:srgbClr val="FF3300"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{00A15C55-8517-42AA-B614-E9B94910E393}">
   <a:tblStyle styleId="{0E3FDE45-AF77-4B5C-9715-49D594BDF05E}" styleName="Helle Formatvorlage 1 - Akzent 2">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
@@ -1239,54 +1241,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16452" autoAdjust="0"/>
     <p:restoredTop sz="95742" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="114" y="672"/>
+        <p:origin x="72" y="322"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="590"/>
         <p:guide orient="horz" pos="817"/>
         <p:guide orient="horz" pos="1724"/>
         <p:guide orient="horz" pos="1905"/>
         <p:guide orient="horz" pos="3039"/>
         <p:guide orient="horz" pos="3221"/>
         <p:guide orient="horz" pos="182"/>
         <p:guide orient="horz" pos="2858"/>
         <p:guide pos="181"/>
         <p:guide pos="5625"/>
         <p:guide pos="2994"/>
         <p:guide pos="2812"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -1308,51 +1310,51 @@
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="75" d="100"/>
           <a:sy n="75" d="100"/>
         </p:scale>
         <p:origin x="2448" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="522"/>
         <p:guide orient="horz" pos="3760"/>
         <p:guide pos="3127"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1967,63 +1969,63 @@
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide59.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide68.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide69.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide72.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide77.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -3444,51 +3446,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>58</a:t>
+              <a:t>59</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4252884389"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3533,51 +3535,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>68</a:t>
+              <a:t>69</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2265301834"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3617,51 +3619,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>72</a:t>
+              <a:t>73</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3654309991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3706,51 +3708,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>76</a:t>
+              <a:t>77</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2149582406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10163,142 +10165,146 @@
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/arxiv-alphabet/arxiv-alphabet-f-wie/#Fachkulturen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2013/10/24/arxiv-als-open-access-quelle/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2025/05/13/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tib.eu/de/aktuelles/detail/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/urhg/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110298970/html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecampus.uni-bonn.de/goto_ecampus_cat_7154.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kopp@ulb.uni-bonn.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -14054,51 +14060,51 @@
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> Open Access Journals / Books</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Digitalisierte ältere Literatur </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>(Retrodigitalisierung und freier Zugriff auf digitale Inhalte)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Fach Open-Access-Repositorien mit retrodigitali­sierter Literatur</a:t>
+              <a:t>Fachliche Open Access-Repositorien mit retrodigitali­sierter Literatur</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Preprints, Veröffentlichungen ohne klassisches Peer-Review-Verfahren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Disziplinäre Repositorien (Anbieter mit eigenen Prüfsystem für Preprints), wie z. B. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
@@ -22372,65 +22378,68 @@
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suchanfrage nach einem Zeitschriftenaufsatz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Gerade Verbindung mit Pfeil 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07436133-CEA5-639D-E13C-45510CE4EB35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4896544" y="4341803"/>
-            <a:ext cx="144016" cy="115965"/>
+            <a:off x="4896544" y="4320579"/>
+            <a:ext cx="216024" cy="137189"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="B381D9"/>
+              <a:srgbClr val="F961BB"/>
             </a:solidFill>
+            <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614377337"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -23072,73 +23081,74 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
+          <p:cNvPr id="12" name="Inhaltsplatzhalter 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400A6424-33C0-AC82-B83D-87B37F5F5182}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800AD786-4542-8EB8-D921-87E6D7CC68E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="32064" t="8878"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4758657" y="1118217"/>
-            <a:ext cx="4170335" cy="3346378"/>
+            <a:off x="5001268" y="1141437"/>
+            <a:ext cx="3384824" cy="3602462"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Grafik 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0625BA38-CDDB-AAB3-006E-812DBB9FADB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -23316,103 +23326,103 @@
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3528392" y="1550743"/>
-            <a:ext cx="963476" cy="278777"/>
+            <a:off x="3888432" y="1910783"/>
+            <a:ext cx="1005942" cy="600341"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Grafik 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D412CA86-8A5B-98CB-DC1D-83CEF95EEAE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458369" y="839591"/>
-            <a:ext cx="4470623" cy="202468"/>
+            <a:off x="4720245" y="851451"/>
+            <a:ext cx="4208747" cy="190608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140586278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -23595,72 +23605,72 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Grafik 10">
+          <p:cNvPr id="9" name="Grafik 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D7A6A1-9A1E-B3C4-96B9-1E187B005333}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B3BF3CA-55A5-6EBB-7D6C-F549B5A7C5B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4766445" y="754055"/>
-            <a:ext cx="4204413" cy="3775391"/>
+            <a:off x="4439518" y="1158321"/>
+            <a:ext cx="4439826" cy="3580493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="316770" y="179749"/>
             <a:ext cx="2265783" cy="459979"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23728,57 +23738,59 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Gerade Verbindung mit Pfeil 14"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="353581" cy="95109"/>
+          <a:xfrm>
+            <a:off x="3969318" y="1296243"/>
+            <a:ext cx="353581" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -23805,122 +23817,98 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Verfügbarkeit des Aufsatzes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Textfeld 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6210156" y="2209754"/>
+            <a:off x="6078088" y="2811896"/>
             <a:ext cx="3153048" cy="107722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ACHTUNG: Hinweis bezieht sich auf den EZB-Zugang für den gesuchten Jg.!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Grafik 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="281932" y="1018645"/>
             <a:ext cx="3570767" cy="2040889"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2304256" y="909023"/>
             <a:ext cx="62273" cy="243204"/>
           </a:xfrm>
@@ -23936,88 +23924,88 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="6011999" y="2263615"/>
+            <a:off x="5773839" y="2865757"/>
             <a:ext cx="177857" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="3175">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Ellipse 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5003999" y="2951999"/>
-            <a:ext cx="1008000" cy="215071"/>
+            <a:off x="4765839" y="3081936"/>
+            <a:ext cx="1008000" cy="202207"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -24029,93 +24017,123 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Ellipse 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65B0E11B-0D1E-00D9-943E-2413FB46E336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4991213" y="1804701"/>
-            <a:ext cx="1008000" cy="144000"/>
+            <a:off x="4742738" y="2358891"/>
+            <a:ext cx="1020097" cy="158262"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Grafik 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D89E169A-EC32-C182-A609-649A5EDCBE0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4439518" y="783972"/>
+            <a:ext cx="993037" cy="292366"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3653800570"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -25299,50 +25317,92 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2105C7"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="2105C7"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Secondary</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="2105C7"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15191A1A-91C8-E6FD-A42F-1FAF24236008}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1512168" y="2232347"/>
+            <a:ext cx="144016" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3088836775"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -26044,74 +26104,74 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Inhaltsplatzhalter 14">
+          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8330B1FB-90D6-8802-E3E6-18DC9A752A95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444F2073-6712-E990-652D-B542317B368E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4672687" y="884439"/>
-            <a:ext cx="4446162" cy="3744636"/>
+            <a:off x="4680520" y="1008211"/>
+            <a:ext cx="4248472" cy="3552582"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB4BAEA7-3E99-91AB-A8BE-3A7ACCD96A69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -29151,72 +29211,72 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Grafik 13">
+          <p:cNvPr id="7" name="Grafik 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36E81BC-C52E-D4CA-BB37-221F69B4B6BC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9A82D7B-70E2-7E66-8C3C-1A439C1A671C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1006159" y="530247"/>
-            <a:ext cx="4056488" cy="4236777"/>
+            <a:off x="988694" y="576163"/>
+            <a:ext cx="3993038" cy="4193357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Grafik 17"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4"/>
           <a:srcRect l="56779" t="23040" r="31427" b="32320"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6222841" y="1252035"/>
             <a:ext cx="1296144" cy="3066313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -29406,51 +29466,51 @@
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>52</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ellipse 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1908000" y="504000"/>
+            <a:off x="1872208" y="521016"/>
             <a:ext cx="540000" cy="232225"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
@@ -29531,51 +29591,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="29" name="Gerade Verbindung mit Pfeil 28"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="611095" y="4349252"/>
+            <a:off x="647236" y="4289478"/>
             <a:ext cx="317110" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="65000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -29648,51 +29708,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Ellipse 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4181941" y="2826618"/>
+            <a:off x="4105256" y="2851750"/>
             <a:ext cx="1005951" cy="282811"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -29758,51 +29818,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="36" name="Gerade Verbindung mit Pfeil 35"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="5043328" y="2520379"/>
+            <a:off x="5022208" y="2547037"/>
             <a:ext cx="236103" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="15875">
             <a:solidFill>
               <a:srgbClr val="7030A0"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -31205,55 +31265,55 @@
               <a:rPr lang="de-DE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>BEACHTEN: Ergebnis ist abhängig vom Suchbegriff mit und ohne „* “ bzw. „s“</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="10" name="Gerade Verbindung mit Pfeil 9"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="6192688" y="3456483"/>
             <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="8AE7FA"/>
+              <a:srgbClr val="87F7FD"/>
             </a:solidFill>
-            <a:prstDash val="sysDot"/>
+            <a:prstDash val="solid"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -31315,134 +31375,178 @@
               <a:t> Classification (MSC):</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Übersicht der Klassen und Suche in der MSC 2020</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Gerade Verbindung mit Pfeil 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD5CBE7A-AE54-E7EE-1934-766BF175EA62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3312368" y="2714827"/>
+            <a:ext cx="144016" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385364190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22" name="Grafik 21">
+          <p:cNvPr id="17" name="Grafik 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452D0D44-9A55-3BFA-7979-137179F213CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F611362-5F60-265B-B931-A31F2DB7885C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="237559" y="821219"/>
-            <a:ext cx="4850154" cy="3916274"/>
+            <a:off x="305048" y="1008210"/>
+            <a:ext cx="4728102" cy="3665664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Grafik 15">
+          <p:cNvPr id="14" name="Grafik 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8F7191-82EB-6597-2012-42C5DB3DB4B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4D41071-208F-40FA-E99D-5CF536EDD451}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5276997" y="735143"/>
-            <a:ext cx="3702469" cy="3951374"/>
+            <a:off x="5281987" y="781492"/>
+            <a:ext cx="3708863" cy="3665665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304433" y="191050"/>
             <a:ext cx="2435260" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31988,1022 +32092,907 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E686926-B1CE-70FF-E3BF-4FD4B3489D36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{809BB7A4-1883-48F3-B9EA-83D927C88C11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360104" y="212317"/>
-            <a:ext cx="7992888" cy="439725"/>
+            <a:off x="288032" y="227981"/>
+            <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
-              <a:t>volltextDatenbanken</a:t>
+              <a:t>zbMath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>   „Preprint-server“</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+              <a:t> open</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD859EC-E1E0-AE5F-FD05-93C10058FA95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6808F36-583B-9134-28C4-539EF8E5FE73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...177 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5112568" y="826672"/>
+            <a:ext cx="3456384" cy="3963477"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3450E61C-796A-B2F1-E881-D2B4DC20B1F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{172C0605-D7E1-1585-4DED-900F517FDA9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761BD687-9031-6AF4-3715-FB4135824D6E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CB282C-7C86-DCF5-7E38-DB98C2646862}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF7B1827-7DA5-86E6-0928-AB0B1C83EE14}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020121AE-3985-D03F-AD9F-B8E210DDE6F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>56</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Textfeld 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A485032E-C2C7-0216-C729-A2C2E51348B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3492108" y="384554"/>
+            <a:ext cx="1836484" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Suche nach  Autoren</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{839862BF-D2DB-1FE2-5232-6BFCBA4921BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect b="25112"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="316757" y="1008211"/>
+            <a:ext cx="4201590" cy="3600400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Ellipse 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F32B5CFF-2470-DF34-0158-06690AF1B5F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1656184" y="1003781"/>
+            <a:ext cx="576064" cy="197345"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Gerade Verbindung mit Pfeil 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AAA031D-FCE1-D350-D344-BDFBDAFD8D3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3096344" y="1800300"/>
+            <a:ext cx="1836205" cy="2376264"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC74510D-21EA-81FA-B6DE-535E38DE2EE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="6048672" y="1656283"/>
+            <a:ext cx="144016" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4F26CFF-06D3-9652-BDDA-E3AD43F65B64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="154775" y="1368251"/>
+            <a:ext cx="144016" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2856346221"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="38522396"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E686926-B1CE-70FF-E3BF-4FD4B3489D36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="306890" y="142108"/>
-[...6 lines deleted...]
-          <a:p>
+            <a:off x="360104" y="212317"/>
+            <a:ext cx="7992888" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>volltextDatenbanken</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>ARXIV	      </a:t>
-[...25 lines deleted...]
-          </p:cNvPicPr>
+              <a:t>   „Preprint-server“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD859EC-E1E0-AE5F-FD05-93C10058FA95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...17 lines deleted...]
-          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360104" y="792187"/>
+            <a:ext cx="8473921" cy="4104455"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Preprint-Server</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>sind häufig aus der Community heraus entstanden. Preprints werden üblicherweise auf fachspezifischen Preprint-Servern hochgeladen. Auf den Plattformen findet kein Peer Review statt, i.d.R. aber eine elementare Eingangskontrolle, ob eine hochgeladene Publikation wissenschaftlich ist und zum fachlichen Spektrum passt. Preprints sind dauerhaft frei zugänglich. Sie ermöglichen noch vor der endgültigen Veröffentlichung eine kritische Diskussion in der Community.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>arXiv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>  = Online-Repositorium zur Bereitstellung von Preprint-Aufsätzen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Qualitätsgesicherte Open-Access Quelle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Funktion eines Neuerscheinungsdienstes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Kommunikationsplattform</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Seit 1991 ist </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>arXiv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> besonders für die Fachbereiche Physik, Mathematik und Informatik ein unverzichtbarer Bestandteil der wissenschaftlichen Kommunikation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://blog.tib.eu/2013/10/24/arxiv-als-open-access-quelle/</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://blog.tib.eu/arxiv-alphabet/arxiv-alphabet-f-wie/#Fachkulturen</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.tib.eu/de/aktuelles/detail/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://blog.tib.eu/2025/05/13/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf/</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3450E61C-796A-B2F1-E881-D2B4DC20B1F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761BD687-9031-6AF4-3715-FB4135824D6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF7B1827-7DA5-86E6-0928-AB0B1C83EE14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>57</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...160 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="605904329"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2856346221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343755" y="299501"/>
-            <a:ext cx="8640960" cy="409310"/>
+            <a:off x="306890" y="142108"/>
+            <a:ext cx="5813790" cy="535714"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Web </a:t>
+              <a:t>ARXIV	      </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
-              <a:t>of</a:t>
+              <a:t>PrePrint</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Science  –  </a:t>
-[...13 lines deleted...]
-          </p:cNvSpPr>
+              <a:t>- / </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>ePrint</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Server</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...254 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="13048" b="4361"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="315646" y="1051923"/>
+            <a:ext cx="5949051" cy="3070831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
@@ -33027,171 +33016,543 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>58</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="Textfeld 7"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111848" y="796844"/>
+            <a:ext cx="4920575" cy="1686933"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5119534" y="2088331"/>
-            <a:ext cx="3865181" cy="420628"/>
+            <a:off x="6264697" y="409965"/>
+            <a:ext cx="2160239" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1200" cap="all" dirty="0">
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent2">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent3"/>
                 </a:solidFill>
-                <a:latin typeface="Exo 2 Semi Bold" pitchFamily="50" charset="0"/>
               </a:rPr>
-              <a:t>Online - Literatur- und Zitationsdatenbanken</a:t>
-[...15 lines deleted...]
-      </p:sp>
+              <a:t>Suchanfrage -&gt; Suchergebnis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Grafik 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="1" r="462"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4488025" y="2483777"/>
+            <a:ext cx="4516161" cy="2133736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Gerade Verbindung mit Pfeil 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8424936" y="2483777"/>
+            <a:ext cx="133065" cy="103561"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720032" y="1800299"/>
+            <a:ext cx="144016" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130119617"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="605904329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="442969" y="342363"/>
-            <a:ext cx="5112568" cy="400059"/>
+            <a:off x="343755" y="299501"/>
+            <a:ext cx="8640960" cy="409310"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Science Core Collection  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> Science  –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500" dirty="0"/>
+              <a:t>Portal für die parallele und interdisziplinäre Recherche</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343755" y="941187"/>
+            <a:ext cx="8736219" cy="3672408"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> Core Collection </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>ist ein aus mehreren Zeitschriften-Indizes (21.000+), sowie Sammlungen von Konferenzen und Büchern, bestehender interdisziplinärer Zitationsindex u.a. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t>Science </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
+              <a:t>Citation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t> Index </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
+              <a:t>Expanded</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t> (SCI-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
+              <a:t>Expanded</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Zugang ist abhängig vom Umfang der Lizenzierung der jeweiligen Institution.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Die multidisziplinäre Sammlung deckt 254 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Kategorien ab.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Empfehlenswert: Search, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>Advanced</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Search.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Bibliographische Daten, Abstracts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Artikelverknüpfung über Zitate: Forschungsentwicklung retrospektiv und prospektiv verfolgbar.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Suche verwandter Artikel, die die gleiche Literatur zitieren.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Inhaltliche Erschließung: Schlagwörter (Keywords Plus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" baseline="30000" dirty="0"/>
+              <a:t>®, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Keywords).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Suchverfeinerung über Fachgebiete (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>Categories</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>); </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" u="sng" dirty="0"/>
+              <a:t>keine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Klassifikation!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Merklisten zum Speichern, Ausdrucken und Exportieren in Literaturverwaltungsprogramme.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Tägliche Aktualisierung.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -33218,199 +33579,108 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>59</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Textfeld 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...9 lines deleted...]
-            <a:ext cx="8415564" cy="3342678"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5119534" y="2088331"/>
+            <a:ext cx="3865181" cy="420628"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...20 lines deleted...]
-          </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...29 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Exo 2 Semi Bold" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Online - Literatur- und Zitationsdatenbanken</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...54 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="911099928"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130119617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -33722,51 +33992,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="288033" y="216122"/>
+            <a:off x="442969" y="342363"/>
             <a:ext cx="5112568" cy="400059"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Science Core Collection  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -33819,1068 +34089,856 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>60</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
+          <p:cNvPr id="10" name="Grafik 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6263607D-8267-8F3D-4B23-5180F6D9DCAB}"/>
-[...28 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CC5782-AA35-1A52-FA36-1C25C5369B53}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D670B9-8FF7-555A-A584-19FBDE1C0C52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5040560" y="896184"/>
-            <a:ext cx="3681230" cy="3027224"/>
+            <a:off x="442969" y="921048"/>
+            <a:ext cx="8415564" cy="3342678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5E1F78-573C-5192-7132-053B21FF4E2C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B656BD-AE9A-D4CD-D4E7-37BB5DCDEAA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1368152" y="1224235"/>
-            <a:ext cx="720080" cy="144016"/>
+            <a:off x="4104456" y="1440259"/>
+            <a:ext cx="720080" cy="216024"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575">
+          <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Ellipse 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD97889D-F638-6A01-C18E-FFF51CE21AC3}"/>
-[...85 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8128FB4-4EFB-0849-6DEA-D43F1108E74A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E33DC548-F584-2650-09E6-827AE675EE92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5976664" y="1189359"/>
-            <a:ext cx="720080" cy="144016"/>
+            <a:off x="6048672" y="1440259"/>
+            <a:ext cx="792088" cy="216024"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575">
+          <a:ln>
             <a:solidFill>
-              <a:schemeClr val="accent5">
-[...2 lines deleted...]
-              </a:schemeClr>
+              <a:srgbClr val="8CF8F3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Ellipse 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2B764A-289A-6EF5-1091-0E1006E2265E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{977920EB-3A93-8AD0-0724-63EDFA46B130}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
-[...5 lines deleted...]
-          <a:prstGeom prst="straightConnector1">
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="358492" y="1368250"/>
+            <a:ext cx="793540" cy="208447"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:noFill/>
+          <a:ln>
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
+              <a:srgbClr val="FF99CC"/>
             </a:solidFill>
-            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="accent1"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="0">
+          <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:cxnSp>
-[...41 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056152326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="911099928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288033" y="216122"/>
+            <a:ext cx="5112568" cy="400059"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Web </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Science Core Collection  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>61</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Inhaltsplatzhalter 9">
+          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9396C16-D395-F568-18E4-FC8C6AE0B793}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6263607D-8267-8F3D-4B23-5180F6D9DCAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4027370" y="1324272"/>
-            <a:ext cx="4906891" cy="3426511"/>
+            <a:off x="290798" y="896184"/>
+            <a:ext cx="4509464" cy="2851200"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Grafik 10">
+          <p:cNvPr id="18" name="Grafik 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224D5DFD-A08D-D1D3-39F9-F374D597EC0F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CC5782-AA35-1A52-FA36-1C25C5369B53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="308037" y="932127"/>
-            <a:ext cx="3577698" cy="1899836"/>
+            <a:off x="5040560" y="896184"/>
+            <a:ext cx="3681230" cy="3027224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titel 1"/>
-[...379 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E55C02-5BE9-1D3F-4BE7-28AAA14EC174}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5E1F78-573C-5192-7132-053B21FF4E2C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1008112" y="1152227"/>
-            <a:ext cx="792088" cy="215652"/>
+            <a:off x="1368152" y="1224235"/>
+            <a:ext cx="720080" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD97889D-F638-6A01-C18E-FFF51CE21AC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720080" y="1693432"/>
+            <a:ext cx="144016" cy="178875"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CE01E3-A92D-F4A6-1154-79B8CD721C6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6264696" y="1584275"/>
+            <a:ext cx="72008" cy="109157"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Ellipse 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8128FB4-4EFB-0849-6DEA-D43F1108E74A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5976664" y="1189359"/>
+            <a:ext cx="720080" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2B764A-289A-6EF5-1091-0E1006E2265E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8280952" y="2373792"/>
+            <a:ext cx="144080" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{439B8928-8900-CCA4-EF42-0718247C2130}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7668000" y="2952000"/>
+            <a:ext cx="108000" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8CF8F3"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294610042"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056152326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Grafik 9">
+          <p:cNvPr id="14" name="Inhaltsplatzhalter 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6005B5-B873-D611-B55A-A6B164345B84}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA13AEAA-1EDB-BC1D-D25D-5E8A21D8577B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="209119" y="1041366"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="4119348" y="1500035"/>
+            <a:ext cx="4938768" cy="3260127"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Grafik 20">
+          <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5A3380-EAE4-891A-23DD-BA855BE31E5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224D5DFD-A08D-D1D3-39F9-F374D597EC0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4935842" y="1065452"/>
-            <a:ext cx="3902874" cy="3255128"/>
+            <a:off x="308037" y="932127"/>
+            <a:ext cx="3577698" cy="1899836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="327840" y="237726"/>
-            <a:ext cx="5453271" cy="367717"/>
+            <a:off x="288033" y="216122"/>
+            <a:ext cx="5112568" cy="400059"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Science </a:t>
-[...22 lines deleted...]
-              </a:rPr>
+              <a:t> Science Core Collection  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
@@ -34912,629 +34970,1349 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>62</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvPr id="12" name="Textfeld 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6336704" y="325250"/>
-            <a:ext cx="1296144" cy="246221"/>
+            <a:off x="5904656" y="305455"/>
+            <a:ext cx="2448336" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Trefferanzeige</a:t>
-            </a:r>
+              <a:t>Suchanfrage -&gt; Suchergebnis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Ellipse 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4896544" y="1905062"/>
+            <a:ext cx="1692188" cy="216024"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
+          <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="110118" cy="72008"/>
+          <a:xfrm>
+            <a:off x="308037" y="1656283"/>
+            <a:ext cx="252029" cy="94150"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="15875">
+          <a:ln w="25400">
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
+              <a:srgbClr val="FF3300"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="32" name="Gerade Verbindung mit Pfeil 31"/>
+          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4167364" y="2771504"/>
-            <a:ext cx="143509" cy="87983"/>
+            <a:off x="8680995" y="3164778"/>
+            <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="19050">
             <a:solidFill>
-              <a:schemeClr val="accent2"/>
+              <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="39" name="Gerade Verbindung mit Pfeil 38"/>
-[...2 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="72008" cy="172637"/>
+          <a:xfrm flipH="1">
+            <a:off x="8640992" y="4025013"/>
+            <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="15875">
+          <a:ln w="19050">
             <a:solidFill>
-              <a:srgbClr val="F9B1BD"/>
+              <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
+          <p:cNvPr id="27" name="Gerade Verbindung mit Pfeil 26"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="184129" cy="72008"/>
+          <a:xfrm flipH="1">
+            <a:off x="8726076" y="3361873"/>
+            <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
-            </a:solidFill>
-[...90 lines deleted...]
-              <a:srgbClr val="B381D9"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Gerade Verbindung mit Pfeil 30"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8690520" y="4133022"/>
+            <a:ext cx="144016" cy="104245"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ellipse 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E55C02-5BE9-1D3F-4BE7-28AAA14EC174}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1008112" y="1152227"/>
+            <a:ext cx="792088" cy="215652"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
           <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49045B6B-A4EC-C26E-DE68-2E0AC2DFA9CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E0F75-2279-1579-E6BD-D9F981403ABB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr>
-[...1 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="96678" y="3008404"/>
-            <a:ext cx="148125" cy="72008"/>
+            <a:off x="3960440" y="2448371"/>
+            <a:ext cx="216024" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="25400">
             <a:solidFill>
-              <a:srgbClr val="3696F6"/>
+              <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17">
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2265EBAB-DBD1-EA67-C953-62515DC84176}"/>
-[...43 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1161F9-469D-BD1F-3195-DF8960F1D43D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF308EB-0C5D-AE44-4E67-FD36541EF1B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="8368130" y="1673881"/>
-            <a:ext cx="110118" cy="72008"/>
+            <a:off x="8825011" y="2304355"/>
+            <a:ext cx="103981" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="15875">
+          <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
-[...139 lines deleted...]
-              <a:schemeClr val="accent2"/>
+              <a:srgbClr val="FF99CC"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1120210739"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294610042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57E9210D-C900-8C28-C1B3-383A6C9ABE51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="255813" y="1064099"/>
+            <a:ext cx="4530869" cy="3447073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Grafik 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5A3380-EAE4-891A-23DD-BA855BE31E5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4935842" y="1065452"/>
+            <a:ext cx="3902874" cy="3255128"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="327840" y="237726"/>
+            <a:ext cx="5453271" cy="367717"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Web </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Science </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>core</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>collection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>63</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6336704" y="325250"/>
+            <a:ext cx="1296144" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Trefferanzeige</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4104456" y="1740448"/>
+            <a:ext cx="96001" cy="83030"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="32" name="Gerade Verbindung mit Pfeil 31"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4167364" y="2771504"/>
+            <a:ext cx="143509" cy="87983"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="39" name="Gerade Verbindung mit Pfeil 38"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3168352" y="842660"/>
+            <a:ext cx="72008" cy="172637"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="F9B1BD"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="103903" y="4176563"/>
+            <a:ext cx="184129" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Ellipse 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3626873" y="1329983"/>
+            <a:ext cx="684000" cy="180000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D818A6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F855E98E-5E6F-9EB6-9C85-85A27B3BC59B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4859084" y="3044408"/>
+            <a:ext cx="169277" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="B381D9"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49045B6B-A4EC-C26E-DE68-2E0AC2DFA9CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="96678" y="3008404"/>
+            <a:ext cx="148125" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3696F6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2265EBAB-DBD1-EA67-C953-62515DC84176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4825061" y="2512391"/>
+            <a:ext cx="148125" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3696F6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1161F9-469D-BD1F-3195-DF8960F1D43D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8368130" y="1673881"/>
+            <a:ext cx="110118" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="23" name="Gerade Verbindung mit Pfeil 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F7ED89F-C601-2A0D-12CB-742F191F3C63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8368130" y="2504404"/>
+            <a:ext cx="143509" cy="87983"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Ellipse 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F6E349-219B-ABC1-C098-10E448F13EBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7817729" y="1327847"/>
+            <a:ext cx="650824" cy="144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D818A6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2087FD-4E4C-9E90-E2CB-5422E7F1274D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4755054" y="4176563"/>
+            <a:ext cx="184129" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975CB150-818D-F6F8-569F-F493BB1AB769}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4392488" y="1823478"/>
+            <a:ext cx="144016" cy="120837"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC2A51C7-B3F9-590B-0FDF-343D73761347}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8501396" y="1735088"/>
+            <a:ext cx="144016" cy="120837"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1120210739"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360040" y="233796"/>
             <a:ext cx="4917403" cy="511733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zeitschriftendatenbanken</a:t>
             </a:r>
           </a:p>
@@ -35683,73 +36461,73 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>63</a:t>
+              <a:t>64</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1641478113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Grafik 13"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
@@ -35833,51 +36611,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>64</a:t>
+              <a:t>65</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Textfeld 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1295381" y="1678816"/>
             <a:ext cx="4176464" cy="389850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -36351,51 +37129,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suche -&gt; Treffer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="191521628"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -36456,51 +37234,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>65</a:t>
+              <a:t>66</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Inhaltsplatzhalter 10"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="9233" t="13048" r="7906" b="4361"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1405556" y="815471"/>
             <a:ext cx="6227292" cy="3879296"/>
           </a:xfrm>
@@ -36673,51 +37451,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Bestandsnachweis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3321468519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Grafik 19"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -36802,51 +37580,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>66</a:t>
+              <a:t>67</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="199757" y="1126982"/>
             <a:ext cx="1904550" cy="253440"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="22225">
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
@@ -37246,51 +38024,51 @@
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484052857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Grafik 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9315B17-C980-EC94-0CAD-FF6849A032B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37381,51 +38159,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>67</a:t>
+              <a:t>68</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75661541-5154-641E-FA41-39282026084C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -37461,560 +38239,342 @@
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Gerade Verbindung mit Pfeil 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDF28EE-1259-561F-E95D-500ED8E2EA53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324000" y="3492000"/>
+            <a:ext cx="288032" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3904098256"/>
-      </p:ext>
-[...329 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744793287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="309298" y="360139"/>
+            <a:off x="372584" y="225585"/>
             <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Fachportale</a:t>
+              <a:t>Informationen  im  Internet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="309298" y="1152227"/>
-            <a:ext cx="8640000" cy="3312000"/>
+            <a:off x="372584" y="805216"/>
+            <a:ext cx="7980408" cy="3816424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Internetquellen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Internetportal mit Fachinformationen und elektronischen Ressourcen zu einem bestimmten Wissenschaftsgebiet.</a:t>
+              <a:t>Heterogene Informationen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Qualitätskontrolle, Seriosität ist nicht überall gegeben</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Suchmaschinen </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Aufbau und Pflege von wissenschaftlichen Instituten, Fachverbänden, Forschungsgesellschaften bzw. professionellen Informationsanbietern.</a:t>
-            </a:r>
+              <a:t>(Google, Google Scholar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>BASE: Bielefeld Academic Search Engine, …), Deep Web (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>geschützte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>Inhalte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>sind</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" err="1"/>
+              <a:t>nicht</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>auffindbar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Open Access </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Ressourcen mit hohem Qualitätsstandard (definierte Qualitätskriterien).</a:t>
+              <a:t>(kostenfreier Zugang zu wissenschaftlichen Dokumenten im </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Internet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Suche nach fachspezifischen Informationen und wissenschaftlich fundierter Literatur im Internet.</a:t>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wikipedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(freie Online-Enzyklopädie mit Literaturhinweisen und Links)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Webseiten </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Dienste: u.a. Metasuche, Mailinglisten, Diskussionsforen, thematisch strukturierte Linksammlungen, </a:t>
-[...7 lines deleted...]
-              <a:t>-Dienste.</a:t>
+              <a:t>(z.B. ULB Bonn und Fachbibliothek Mathematik mit Informationen und Links)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
-[...20 lines deleted...]
-              <a:t>, GDZ, JSTOR.</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Fachportale</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38022,80 +38582,84 @@
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>69</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3114150345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744793287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -38422,145 +38986,187 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="318934" y="264602"/>
-            <a:ext cx="3361353" cy="511733"/>
+            <a:off x="309298" y="360139"/>
+            <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Fachportal   </a:t>
+              <a:t>Fachportale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="315906" y="1214310"/>
-            <a:ext cx="8352928" cy="3519896"/>
+            <a:off x="309298" y="1152227"/>
+            <a:ext cx="8640000" cy="3312000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Internetportal mit Fachinformationen und elektronischen Ressourcen zu einem bestimmten Wissenschaftsgebiet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Der Fachinformationsdienst Mathematik „</a:t>
-[...4 lines deleted...]
-              </a:rPr>
+              <a:t>Aufbau und Pflege von wissenschaftlichen Instituten, Fachverbänden, Forschungsgesellschaften bzw. professionellen Informationsanbietern.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Ressourcen mit hohem Qualitätsstandard (definierte Qualitätskriterien).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Suche nach fachspezifischen Informationen und wissenschaftlich fundierter Literatur im Internet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Dienste: u.a. Metasuche, Mailinglisten, Diskussionsforen, thematisch strukturierte Linksammlungen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>Alerting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>-Dienste.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
+              <a:t>Beispiele</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>: NUMDAM, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>EuDML</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, Project EUCLID, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>fidmath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>“ ermöglicht einen zentralen Sucheinstieg zu vielen mathematikspezifischen Informationsquellen.</a:t>
-[...43 lines deleted...]
-              <a:t>Lizenzen:</a:t>
+              <a:t>, GDZ, JSTOR.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38594,361 +39200,187 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>70</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...118 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4141063632"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3114150345"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="369225" y="294106"/>
-            <a:ext cx="6673721" cy="511733"/>
+            <a:off x="318934" y="264602"/>
+            <a:ext cx="3361353" cy="511733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Literaturbeschaffung  von  außerhalb</a:t>
+              <a:t>Fachportal   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360040" y="1087245"/>
-            <a:ext cx="8640000" cy="3456016"/>
+            <a:off x="315906" y="1214310"/>
+            <a:ext cx="8352928" cy="3519896"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
-[...27 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Der Fachinformationsdienst Mathematik „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>fidmath</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>“ ermöglicht einen zentralen Sucheinstieg zu vielen mathematikspezifischen Informationsquellen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>Eingebunden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> sind fachliche Datenbanken (u.a. Jahrbuch-Datenbank, Online Contents, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>arXiv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, NUMDAM, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>ELibM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, Fachkatalog Mathematik (GVK)).</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
-[...48 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>DFG-Projekt der SUB Göttingen u. TIB Hannover in Koop. mit Mathematisches Forschungsinstitut Oberwolfach (MFO).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
-[...21 lines deleted...]
-              <a:t> Beschaffungs- oder Digitalisierungswunsch für spezielle Literatur.</a:t>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Lizenzen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38982,252 +39414,361 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>71</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2664296" y="214864"/>
+            <a:ext cx="2725148" cy="865707"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2143762" y="3192461"/>
+            <a:ext cx="2448272" cy="1364931"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4929847" y="2809548"/>
+            <a:ext cx="3035770" cy="966806"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4929848" y="3821584"/>
+            <a:ext cx="3035770" cy="912622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="283617" y="3385174"/>
+            <a:ext cx="1572107" cy="489753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613008997"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4141063632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="295994" y="288131"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:off x="369225" y="294106"/>
+            <a:ext cx="6673721" cy="511733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Literaturbeschaffung  von  außerhalb</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="295994" y="1224235"/>
-            <a:ext cx="8640000" cy="3528024"/>
+            <a:off x="360040" y="1087245"/>
+            <a:ext cx="8640000" cy="3456016"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Fernleihe</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Onlinebestellung von in Bonner Bibliotheken nicht vorhandenen Büchern und Aufsätzen als registrierter Benutzer der ULB zum Pauschalpreis über die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0" err="1"/>
               <a:t>DigiBib</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0">
-[...26 lines deleted...]
-            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>; Lieferung von </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>Bibliothek zu Bibliothek.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
+              <a:buFont typeface="Wingdings 2" pitchFamily="18" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Kostenpflichtige Dokumentenlieferdienste</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Lieferung </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>direkt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> an Endnutzer; z.T. große Kostenunterschiede.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...37 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
+              <a:t>Subito</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>: Normal- und Eilbestellung von Büchern und Aufsätzen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...28 lines deleted...]
-              <a:t> in Bonn vorhanden sind.</a:t>
+              <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
+              <a:t>Pay per View</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>: direkter Download von der Webseite des Verlages.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Bestellservice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0" err="1"/>
+              <a:t>fidmath</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="2" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> Beschaffungs- oder Digitalisierungswunsch für spezielle Literatur.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -39262,228 +39803,258 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>72</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3068997168"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613008997"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="333819" y="288131"/>
-[...10 lines deleted...]
-            </a:r>
+            <a:off x="295994" y="288131"/>
+            <a:ext cx="2713281" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="333819" y="1008211"/>
-[...7 lines deleted...]
-            <a:pPr>
+            <a:off x="295994" y="1224235"/>
+            <a:ext cx="8640000" cy="3528024"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...25 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Digitale Bibliothek </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0146A3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>ist ein </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Portal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>dass einen einheitlichen Zugang zu heterogenen Informations- und Dienstleistungsangeboten bietet.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...40 lines deleted...]
-              <a:t>, XML) anbieten.</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Metasuche</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> innerhalb des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Portals ermöglicht eine gleichzeitige Suche in unterschiedlichen Datenbanken über eine gemeinsame Suchoberfläche. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>Aber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> nicht alle von der ULB lizenzierten Datenbanken stehen über die Metasuche zur Verfügung und Suchkriterien können eingeschränkt sein.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Über den Menüpunkt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Fernleihe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> innerhalb des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Portals können Sie Bücher oder Aufsätze aus anderen Bibliotheken bestellen, die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>nicht</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> in Bonn vorhanden sind.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -39511,335 +40082,228 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>73</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4137051437"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3068997168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="297217" y="248289"/>
-            <a:ext cx="4917403" cy="367717"/>
+            <a:off x="333819" y="288131"/>
+            <a:ext cx="6169665" cy="511733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Zusammenfassung</a:t>
+              <a:t>Literaturverwaltungsprogramme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="297217" y="740085"/>
-[...10 lines deleted...]
-              </a:lnSpc>
+            <a:off x="333819" y="1008211"/>
+            <a:ext cx="8379149" cy="3456384"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
-[...20 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Literatur elektronisch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>sammeln</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>sortieren</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>weiterverarbeiten</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Auswahl an Zitationsstile</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
-[...25 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Verschiedene Programme sind verfügbar z.B. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>Citavi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>EndNote</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>Zotero</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>JabRef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> ist an Arbeitsplätzen im Mathematischen Institut installiert. Import aus Datenbanken, die Austauschformate (z.B. RIS, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>BibTeX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, XML) anbieten.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
-[...147 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Mendeley = Literaturverwaltungssystem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>und</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> wissenschaftliches soziales Netzwerk; kostenlose Basisversion.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -39869,215 +40333,333 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>74</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164276365"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4137051437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="324901"/>
-            <a:ext cx="4917403" cy="647278"/>
+            <a:off x="297217" y="248289"/>
+            <a:ext cx="4917403" cy="367717"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zusammenfassung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="1224235"/>
-[...5 lines deleted...]
-          <a:lstStyle/>
+            <a:off x="297217" y="740085"/>
+            <a:ext cx="8640000" cy="3960440"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wissenschaftliche Arbeit - Informationskompetenz:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Grundlegende Prinzipien, UrhG</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Grundlagen der Recherche:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A44A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Thema -&gt; Strategie</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009644"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Digitales Informationsangebot:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00A44A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A44A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – Literaturrechercheportal für die Universität Bonn</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturrecherche in Fachdatenbanken:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Thematische Literatursuche in der „Fachwelt“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zeitschriftendatenbanken:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nachweis / Zugang von Zeitschriften</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Informationen im Internet:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Internetquellen, Suchmaschinen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturbeschaffung von außerhalb:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nicht in Bonn vorhanden</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturverwaltungsprogramme:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zitate / Zitierstile und Literaturdaten/-verzeichnisse</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...86 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -40105,368 +40687,606 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>75</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2166564414"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164276365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="504154"/>
-            <a:ext cx="3073321" cy="439725"/>
+            <a:off x="311055" y="324901"/>
+            <a:ext cx="4917403" cy="647278"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> </a:t>
+              <a:t>Zusammenfassung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="1252704"/>
-            <a:ext cx="8423976" cy="3556814"/>
+            <a:off x="311055" y="1224235"/>
+            <a:ext cx="8640000" cy="3168352"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Eine </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
-              <a:t>Folien</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:t>gute Vorbereitung </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>der Recherche ist sehr wichtig für den Erfolg.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
-[...4 lines deleted...]
-              <a:t>: Zentrale Einrichtungen/ULB</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Es gibt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>mehrere Recherchemethoden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>zur effizienten Suche.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0">
-[...4 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Es gibt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>mehrere Rechercheinstrumente </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>(Portale, Literaturdatenbanken, Suchmaschinen).</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Mit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>fachspezifischen Datenbanken </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>werden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>gezielt und schneller thematisch wissenschaftlich relevante Ergebnisse gefunden.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Das </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
-              <a:t>Literaturhinweis</a:t>
+              <a:t>Internet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> </a:t>
-[...51 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:t> bietet viele Recherchemöglichkeiten, aber nicht alle Informationen sind gleich wertvoll.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>76</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375751925"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2166564414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311055" y="504154"/>
+            <a:ext cx="3073321" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311055" y="1252704"/>
+            <a:ext cx="8423976" cy="3556814"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Folien</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
+              <a:t>eCampus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>: Zentrale Einrichtungen/ULB</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://ecampus.uni-bonn.de/goto_ecampus_cat_7154.html</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Literaturhinweis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Teichert, Astrid (2013): Erfolgreich recherchieren – Mathematik. Berlin : de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
+              <a:t>Gruyter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t> (Erfolgreich recherchieren). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.degruyter.com/document/doi/10.1515/9783110298970/html</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>(im Hochschulnetz der Universität Bonn zugänglich) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>77</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330825" y="295850"/>
+            <a:ext cx="3744415" cy="810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375751925"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="16" name="Textplatzhalter 15"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Viel Erfolg bei Ihrer Arbeit!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Textplatzhalter 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -40584,51 +41404,51 @@
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:pPr/>
-              <a:t>77</a:t>
+              <a:t>78</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4249482657"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -42269,83 +43089,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Präsentation_Vorlage-1</Template>
   <TotalTime></TotalTime>
-  <Words>4570</Words>
+  <Words>4582</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
-  <Paragraphs>696</Paragraphs>
-  <Slides>77</Slides>
+  <Paragraphs>701</Paragraphs>
+  <Slides>78</Slides>
   <Notes>27</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>77</vt:i4>
+        <vt:i4>78</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="85" baseType="lpstr">
+    <vt:vector size="86" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Exo 2 Semi Bold</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Uni_Bonn</vt:lpstr>
       <vt:lpstr>B.SC. Mathematik Fachspezifische Literaturrecherche </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
       <vt:lpstr>Literaturrecherche im Kontext   wissenschaftlichen Arbeitens und Informationskompetenz</vt:lpstr>
       <vt:lpstr>Informationskompetenz</vt:lpstr>
       <vt:lpstr>Urheberrecht</vt:lpstr>
       <vt:lpstr>Urheberrecht   – SCHRANKEN -</vt:lpstr>
       <vt:lpstr>Urheberrecht   - Schranken -</vt:lpstr>
       <vt:lpstr>Urheberrecht  – Schranken -</vt:lpstr>
       <vt:lpstr>Plagiat</vt:lpstr>
       <vt:lpstr>Grundlagen der Recherche</vt:lpstr>
       <vt:lpstr>Wissenschaftliche Literatur</vt:lpstr>
       <vt:lpstr>Methoden der literaturrecherche</vt:lpstr>
       <vt:lpstr>Planung einer thematischen literatursuche</vt:lpstr>
       <vt:lpstr>Suchbegriffe, Themenbereiche</vt:lpstr>
       <vt:lpstr>klassifikation</vt:lpstr>
       <vt:lpstr>Speziell: Fachklassifikation Mathematik</vt:lpstr>
@@ -42365,50 +43185,51 @@
       <vt:lpstr>DBIS    -   Bibliographische Datenbanken</vt:lpstr>
       <vt:lpstr>DBIS    -   volltextDatenbanken</vt:lpstr>
       <vt:lpstr>Datenbanken  Mathematik</vt:lpstr>
       <vt:lpstr>Datenbanken  Mathematik   -  Alternativer einstieg „Fach“ -</vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr>MathSciNet      </vt:lpstr>
       <vt:lpstr>MathSciNet     </vt:lpstr>
       <vt:lpstr>Mathscinet    </vt:lpstr>
       <vt:lpstr>Mathscinet     </vt:lpstr>
       <vt:lpstr>MathSciNet  </vt:lpstr>
       <vt:lpstr>mathscinet</vt:lpstr>
       <vt:lpstr>MathSciNet  </vt:lpstr>
       <vt:lpstr>MathSciNet  </vt:lpstr>
       <vt:lpstr>MathSciNet    </vt:lpstr>
       <vt:lpstr>MathSciNet    </vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr> zbMATH open</vt:lpstr>
       <vt:lpstr>Zbmath open</vt:lpstr>
       <vt:lpstr>ZBmath open         General Help       </vt:lpstr>
       <vt:lpstr>zbMATH open</vt:lpstr>
       <vt:lpstr>zbMATH open</vt:lpstr>
       <vt:lpstr>zbMATH Open</vt:lpstr>
       <vt:lpstr>zbMATH Open</vt:lpstr>
+      <vt:lpstr>zbMath open</vt:lpstr>
       <vt:lpstr>volltextDatenbanken   „Preprint-server“</vt:lpstr>
       <vt:lpstr>ARXIV       PrePrint- / ePrint-Server</vt:lpstr>
       <vt:lpstr>Web of Science  –  Portal für die parallele und interdisziplinäre Recherche</vt:lpstr>
       <vt:lpstr>Web of Science Core Collection   </vt:lpstr>
       <vt:lpstr>Web of Science Core Collection   </vt:lpstr>
       <vt:lpstr>Web of Science Core Collection   </vt:lpstr>
       <vt:lpstr>Web of Science core collection    </vt:lpstr>
       <vt:lpstr>Zeitschriftendatenbanken</vt:lpstr>
       <vt:lpstr>Zeitschriftendatenbank   ZDB   </vt:lpstr>
       <vt:lpstr>Zeitschriftendatenbank   ZDB</vt:lpstr>
       <vt:lpstr>Elektronische Zeitschriftenbibliothek  EZB</vt:lpstr>
       <vt:lpstr>EZB-Link  zur  Verlagsseite</vt:lpstr>
       <vt:lpstr>Informationen  im  Internet</vt:lpstr>
       <vt:lpstr>Fachportale</vt:lpstr>
       <vt:lpstr>Fachportal   </vt:lpstr>
       <vt:lpstr>Literaturbeschaffung  von  außerhalb</vt:lpstr>
       <vt:lpstr>DigiBib</vt:lpstr>
       <vt:lpstr>Literaturverwaltungsprogramme</vt:lpstr>
       <vt:lpstr>Zusammenfassung</vt:lpstr>
       <vt:lpstr>Zusammenfassung</vt:lpstr>
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>