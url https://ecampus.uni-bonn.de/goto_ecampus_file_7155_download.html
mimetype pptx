--- v4 (2026-07-03)
+++ v5 (2026-07-28)
@@ -1241,54 +1241,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16452" autoAdjust="0"/>
     <p:restoredTop sz="95742" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="101" d="100"/>
-          <a:sy n="101" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="72" y="322"/>
+        <p:origin x="350" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="590"/>
         <p:guide orient="horz" pos="817"/>
         <p:guide orient="horz" pos="1724"/>
         <p:guide orient="horz" pos="1905"/>
         <p:guide orient="horz" pos="3039"/>
         <p:guide orient="horz" pos="3221"/>
         <p:guide orient="horz" pos="182"/>
         <p:guide orient="horz" pos="2858"/>
         <p:guide pos="181"/>
         <p:guide pos="5625"/>
         <p:guide pos="2994"/>
         <p:guide pos="2812"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -10141,143 +10141,143 @@
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrk.de/positionen/beschluss/detail/hochschule-im-digitalen-zeitalter-informationskompetenz-neu-begreifen-prozesse-anders-steuern/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/arxiv-alphabet/arxiv-alphabet-f-wie/#Fachkulturen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2013/10/24/arxiv-als-open-access-quelle/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2025/05/13/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tib.eu/de/aktuelles/detail/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/urhg/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110298970/html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecampus.uni-bonn.de/goto_ecampus_cat_7154.html" TargetMode="External"/></Relationships>
 </file>
@@ -28202,105 +28202,134 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="17" name="Inhaltsplatzhalter 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E91742D-ECBF-03B5-4E4B-056B8D2FCD07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="17970"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="203992" y="1051380"/>
+            <a:ext cx="4498684" cy="3279026"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Grafik 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E6D22DB-156F-1C5F-94CD-9153035B07E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="149599" y="721090"/>
+            <a:ext cx="4536000" cy="163705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="22" name="Grafik 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5586788-7603-A934-244A-B41ADAE554FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4787393" y="567485"/>
             <a:ext cx="4023393" cy="4113133"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...27 lines deleted...]
-          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="325629" y="162949"/>
             <a:ext cx="2641273" cy="352776"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>Zbmath</a:t>
@@ -28489,216 +28518,216 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="1367381" y="683094"/>
+            <a:off x="1152032" y="871385"/>
             <a:ext cx="241287" cy="112621"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="22225">
             <a:solidFill>
               <a:srgbClr val="9CFC1C"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="486239" y="515725"/>
+            <a:off x="259585" y="721090"/>
             <a:ext cx="327854" cy="160155"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="913455" y="670819"/>
+            <a:off x="763830" y="871385"/>
             <a:ext cx="182153" cy="123790"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="8FE406"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="352493" y="1440259"/>
+            <a:off x="359057" y="1329053"/>
             <a:ext cx="203612" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Ellipse 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6408712" y="1673325"/>
             <a:ext cx="1079296" cy="126387"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050">
+          <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFFF99"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
@@ -28740,100 +28769,80 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Grafik 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{791086F8-4D89-B2CF-CE95-B34E7EC5B777}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...5 lines deleted...]
-          <a:prstGeom prst="ellipse">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648072" y="4473566"/>
+            <a:ext cx="2664296" cy="245719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...34 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395348902"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>